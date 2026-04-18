--- v0 (2026-02-09)
+++ v1 (2026-04-18)
@@ -1,3356 +1,2424 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3734C2AF" w14:textId="77777777" w:rsidR="005E35A7" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
-[...54 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="3734C2AF" w14:textId="77777777" w:rsidR="005E35A7" w:rsidRPr="00825D1F" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Chord Bapa Engkau Sungguh Baik (Franky Sihombing)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1D7CA0" w14:textId="24108836" w:rsidR="005E35A7" w:rsidRPr="00825D1F" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294639B0" w14:textId="73F61C85" w:rsidR="00DA1E64" w:rsidRPr="00825D1F" w:rsidRDefault="00DA1E64" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>INTRO :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>G …………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B11A98" w14:textId="2F7CD6F2" w:rsidR="00DA1E64" w:rsidRPr="00825D1F" w:rsidRDefault="00DA1E64" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(MELODI GITAR) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>C  B</w:t>
+      </w:r>
+      <w:r w:rsidR="00C601C1" w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   E</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0663" w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   F   D</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C77CED" w14:textId="77777777" w:rsidR="00DA1E64" w:rsidRPr="00825D1F" w:rsidRDefault="00DA1E64" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C430A26" w14:textId="53D35753" w:rsidR="005E35A7" w:rsidRPr="00825D1F" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Bait :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DA1E64" w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...100 lines deleted...]
-      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42E92FBE" w14:textId="75AC716B" w:rsidR="005E35A7" w:rsidRPr="00825D1F" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  GM </w:t>
+      </w:r>
+      <w:r w:rsidR="005242FA" w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            C</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D960FF" w14:textId="77777777" w:rsidR="005E35A7" w:rsidRPr="00825D1F" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bapa, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Engkau Sungguh Baik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6AC95D" w14:textId="451CF646" w:rsidR="005E35A7" w:rsidRPr="00825D1F" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Bm   </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>INTRO :</w:t>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Em  A</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A12834" w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA1E64">
-[...48 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12834" w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12834" w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BBCD81" w14:textId="77777777" w:rsidR="005E35A7" w:rsidRPr="00825D1F" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Kasih-Mu Melimpah   Di Hidupku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC783BD" w14:textId="6D0210A0" w:rsidR="005E35A7" w:rsidRPr="00825D1F" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>GM</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12834" w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              C</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6315B423" w14:textId="77777777" w:rsidR="005E35A7" w:rsidRPr="00825D1F" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DA1E64">
-[...17 lines deleted...]
-        <w:t>m</w:t>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bapa,   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DA1E64">
-[...94 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Ku Bert’rima Kasih</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AC91AF" w14:textId="6FE2F824" w:rsidR="005E35A7" w:rsidRPr="00825D1F" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          Bm    Em      Am    D        G     D</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415DC0CA" w14:textId="77777777" w:rsidR="005E35A7" w:rsidRPr="00825D1F" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Berkat-Mu Hari Ini Yang Kau Sediakan Bagiku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B9D388" w14:textId="77777777" w:rsidR="005E35A7" w:rsidRPr="00825D1F" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27F4F38E" w14:textId="77777777" w:rsidR="005E35A7" w:rsidRPr="00825D1F" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Reff :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7B305EAE" w14:textId="77777777" w:rsidR="005E35A7" w:rsidRPr="00825D1F" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          G      E/Gb B     Em             Dm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09AD4016" w14:textId="77777777" w:rsidR="005E35A7" w:rsidRPr="00825D1F" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Kunaikkan Syukurku   Buat Hari Yang Kau B’ri</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56803DAB" w14:textId="77777777" w:rsidR="005E35A7" w:rsidRPr="00825D1F" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    G     C          Am      G      Fsus   Dsus4 Dsus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CAB35F" w14:textId="77777777" w:rsidR="005E35A7" w:rsidRPr="00825D1F" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Tak Habis-Habisnya Kasih Dan Rahmat-Mu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B500CB7" w14:textId="04CEC789" w:rsidR="005E35A7" w:rsidRPr="00825D1F" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         G     Am       G</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12D35" w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>/B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         C           A/C#</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5904B414" w14:textId="77777777" w:rsidR="005E35A7" w:rsidRPr="00825D1F" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>S’lalu Baru Dan Tak Pernah Terlambat Pertolongan-Mu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247D36D0" w14:textId="075F7E70" w:rsidR="005E35A7" w:rsidRPr="00825D1F" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         G/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>D  Em</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Am        D    </w:t>
+      </w:r>
+      <w:r w:rsidR="006D62B3" w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>C     D</w:t>
+      </w:r>
+      <w:r w:rsidR="006D62B3" w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D62B3" w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(ULANG KE BAIT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AC9157" w14:textId="77777777" w:rsidR="005E35A7" w:rsidRPr="00825D1F" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Besar Setia - Mu Di S’panjang Hidupku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6150B741" w14:textId="77777777" w:rsidR="005E35A7" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17916889" w14:textId="77777777" w:rsidR="00825D1F" w:rsidRDefault="00825D1F" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5839556B" w14:textId="77777777" w:rsidR="00825D1F" w:rsidRDefault="00825D1F" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45218A52" w14:textId="77777777" w:rsidR="00825D1F" w:rsidRDefault="00825D1F" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CEF9756" w14:textId="77777777" w:rsidR="00825D1F" w:rsidRDefault="00825D1F" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="179A801E" w14:textId="77777777" w:rsidR="00825D1F" w:rsidRDefault="00825D1F" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7179329B" w14:textId="77777777" w:rsidR="00825D1F" w:rsidRPr="00825D1F" w:rsidRDefault="00825D1F" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23360386" w14:textId="77777777" w:rsidR="006D62B3" w:rsidRPr="00825D1F" w:rsidRDefault="006D62B3" w:rsidP="006D62B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Bait :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00DA1E64">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E92FBE" w14:textId="75AC716B" w:rsidR="005E35A7" w:rsidRPr="00F76432" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
-[...44 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="6A31E3A6" w14:textId="77777777" w:rsidR="006D62B3" w:rsidRPr="00825D1F" w:rsidRDefault="006D62B3" w:rsidP="006D62B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  GM                       C</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F74B72" w14:textId="77777777" w:rsidR="006D62B3" w:rsidRPr="00825D1F" w:rsidRDefault="006D62B3" w:rsidP="006D62B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bapa, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Engkau Sungguh Baik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28161CB9" w14:textId="77777777" w:rsidR="006D62B3" w:rsidRPr="00825D1F" w:rsidRDefault="006D62B3" w:rsidP="006D62B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Bm   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Em  A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  A        D     D</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7358A38B" w14:textId="77777777" w:rsidR="006D62B3" w:rsidRPr="00825D1F" w:rsidRDefault="006D62B3" w:rsidP="006D62B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Kasih-Mu Melimpah   Di Hidupku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A87107F" w14:textId="77777777" w:rsidR="006D62B3" w:rsidRPr="00825D1F" w:rsidRDefault="006D62B3" w:rsidP="006D62B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GM                        C</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A909B80" w14:textId="77777777" w:rsidR="006D62B3" w:rsidRPr="00825D1F" w:rsidRDefault="006D62B3" w:rsidP="006D62B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bapa,   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Ku Bert’rima Kasih</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AA3C4A" w14:textId="77777777" w:rsidR="006D62B3" w:rsidRPr="00825D1F" w:rsidRDefault="006D62B3" w:rsidP="006D62B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          Bm    Em      Am    D        G     D</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D7C4F6" w14:textId="77777777" w:rsidR="006D62B3" w:rsidRPr="00825D1F" w:rsidRDefault="006D62B3" w:rsidP="006D62B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Berkat-Mu Hari Ini Yang Kau Sediakan Bagiku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7093342B" w14:textId="77777777" w:rsidR="005E35A7" w:rsidRPr="00825D1F" w:rsidRDefault="005E35A7" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AA1331B" w14:textId="77777777" w:rsidR="00194722" w:rsidRPr="00825D1F" w:rsidRDefault="00194722" w:rsidP="00194722">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Reff :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="253262D5" w14:textId="77777777" w:rsidR="00194722" w:rsidRPr="00825D1F" w:rsidRDefault="00194722" w:rsidP="00194722">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F76432">
-[...85 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>G      E/Gb B     Em             Dm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19065EEC" w14:textId="77777777" w:rsidR="00194722" w:rsidRPr="00825D1F" w:rsidRDefault="00194722" w:rsidP="00194722">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Kunaikkan Syukurku   Buat Hari Yang Kau B’ri</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24743989" w14:textId="6C9CC392" w:rsidR="00194722" w:rsidRPr="00825D1F" w:rsidRDefault="00194722" w:rsidP="00194722">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G     C          Am      G      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>F  A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t># D# G# D</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D00048" w14:textId="77777777" w:rsidR="00194722" w:rsidRPr="00825D1F" w:rsidRDefault="00194722" w:rsidP="00194722">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Tak Habis-Habisnya Kasih Dan Rahmat-Mu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA796E2" w14:textId="1E4067F9" w:rsidR="00194722" w:rsidRPr="00825D1F" w:rsidRDefault="00194722" w:rsidP="00194722">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G     Am       </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70C13" w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         C           A/C#</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475435F1" w14:textId="77777777" w:rsidR="00194722" w:rsidRPr="00825D1F" w:rsidRDefault="00194722" w:rsidP="00194722">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>S’lalu Baru Dan Tak Pernah Terlambat Pertolongan-Mu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A6303A" w14:textId="54B428B4" w:rsidR="00194722" w:rsidRPr="00825D1F" w:rsidRDefault="00194722" w:rsidP="00194722">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         G/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>D  Em</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Am     </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7456" w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   D    C   </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70C13" w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>c#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...57 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    </w:p>
+    <w:p w14:paraId="7694D418" w14:textId="77777777" w:rsidR="00194722" w:rsidRPr="00825D1F" w:rsidRDefault="00194722" w:rsidP="00194722">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Besar Setia - Mu Di S’panjang Hidupku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41FB98A2" w14:textId="6F528F97" w:rsidR="00E70C13" w:rsidRPr="00825D1F" w:rsidRDefault="00E70C13" w:rsidP="00E70C13">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         G/</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F76432">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">  A</w:t>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>D  Em</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00A12834" w:rsidRPr="00F76432">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Am        D    </w:t>
+      </w:r>
+      <w:r w:rsidR="002B31CE" w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F76432">
-[...2576 lines deleted...]
-      <w:cols w:space="720"/>
+    </w:p>
+    <w:p w14:paraId="6C1B67E6" w14:textId="77777777" w:rsidR="00E70C13" w:rsidRPr="00825D1F" w:rsidRDefault="00E70C13" w:rsidP="00E70C13">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Besar Setia - Mu Di S’panjang Hidupku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497BA63C" w14:textId="77777777" w:rsidR="00010913" w:rsidRPr="00825D1F" w:rsidRDefault="00010913" w:rsidP="005E35A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00010913" w:rsidRPr="00825D1F" w:rsidSect="00825D1F">
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="2" w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B746E"/>
     <w:rsid w:val="00010913"/>
     <w:rsid w:val="00194722"/>
     <w:rsid w:val="002B31CE"/>
     <w:rsid w:val="005242FA"/>
     <w:rsid w:val="005E35A7"/>
     <w:rsid w:val="006D62B3"/>
+    <w:rsid w:val="00825D1F"/>
     <w:rsid w:val="008B746E"/>
     <w:rsid w:val="00A12834"/>
     <w:rsid w:val="00A240A2"/>
     <w:rsid w:val="00AF378B"/>
     <w:rsid w:val="00B12D35"/>
     <w:rsid w:val="00C601C1"/>
     <w:rsid w:val="00CA7DB1"/>
     <w:rsid w:val="00DA1E64"/>
     <w:rsid w:val="00DF7456"/>
     <w:rsid w:val="00E70C13"/>
+    <w:rsid w:val="00EB1E90"/>
     <w:rsid w:val="00EF0663"/>
     <w:rsid w:val="00F76432"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="480C9D12"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{32EE4F58-1286-466E-AD1C-99748AFB5855}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3808,51 +2876,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="HTMLPreformatted"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008B746E"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="c">
     <w:name w:val="c"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008B746E"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="on">
     <w:name w:val="on"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008B746E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="967200881">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1108357474">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4146,69 +3214,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>227</Words>
-  <Characters>1300</Characters>
+  <Words>228</Words>
+  <Characters>1305</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1524</CharactersWithSpaces>
+  <CharactersWithSpaces>1530</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>laksamanaadams@outlook.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>