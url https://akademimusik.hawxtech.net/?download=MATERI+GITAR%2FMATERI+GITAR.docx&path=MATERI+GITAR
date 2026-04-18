--- v0 (2026-02-09)
+++ v1 (2026-04-18)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="63B89021" w14:textId="77777777" w:rsidR="00782BFE" w:rsidRDefault="00782BFE" w:rsidP="00E53359">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="144EB68F" w14:textId="77777777" w:rsidR="00782BFE" w:rsidRDefault="00782BFE" w:rsidP="00E53359">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E9F2DC1" w14:textId="3AF6CFEF" w:rsidR="00782BFE" w:rsidRDefault="00782BFE" w:rsidP="00E53359">
       <w:pPr>
@@ -136,4740 +136,351 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>LESSON 1, HOW TO HOLD GUITAR PROPERLY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DCF7729" w14:textId="77777777" w:rsidR="008B0B08" w:rsidRPr="00E53359" w:rsidRDefault="008B0B08" w:rsidP="00E53359">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cara </w:t>
-[...1327 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Cara Memegang gitar dan posisi duduk terbaik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dalam belajar gitar itu sangatlah penting untuk mempercepat dan membuat anda rilek dalam memainkan jari jemari anda di fretbroad gitar, cara memegang dan cara duduk juga berpengaruh kepada daya jangkau jari anda dalam bermain melodi maupun untuk membentuk kunci gitar yang memerlukan bentangan jari yang jauh. Banyak sekali orang yang belum mengetahui kenapa jarinya tidak bisa maksimal bila di bentangkan yang akhirnya tidak bisa menjangkau beberapa bentuk melodi dan bentuk kunci gitar yang ingin dia mainkan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="481E4CDC" w14:textId="77777777" w:rsidR="00E53359" w:rsidRDefault="00E53359" w:rsidP="00E53359">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B1B32B1" w14:textId="767D832D" w:rsidR="008B0B08" w:rsidRPr="00E53359" w:rsidRDefault="008B0B08" w:rsidP="00E53359">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pada </w:t>
-[...799 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Pada dasarnya bentuk memegang gitar dan cara duduk dalam bermain gitar itu ada 2 varian yaitu posisi klasik dan posisi casual. Posisi klasik biasa di lakukan oleh para pemain gitar yang beraliran klasik seperti neoclasical dan flamenco/flamengo (Klasik Spanyol dan Latin). Sedangkan posisi casual lebih sering di mainkan oleh para pemain gitar yang terbilang labih modern, seperti gitaris zaman sekarang.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="595394BA" w14:textId="77777777" w:rsidR="00E53359" w:rsidRDefault="00E53359" w:rsidP="00E53359">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D748A97" w14:textId="1002DFE2" w:rsidR="008B0B08" w:rsidRPr="00E53359" w:rsidRDefault="008B0B08" w:rsidP="00E53359">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...199 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secara lebih detail dari cara memegang dan duduk dalam bermain gitar adalah sebagai </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>berikut</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> :</w:t>
+        <w:t>berikut :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0AF597FA" w14:textId="77777777" w:rsidR="008B0B08" w:rsidRPr="00E53359" w:rsidRDefault="008B0B08" w:rsidP="008B0B08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cara </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> dan casual. </w:t>
+        <w:t xml:space="preserve">Cara memegang gitar klasik dan casual. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD4127D" w14:textId="77777777" w:rsidR="008B0B08" w:rsidRPr="00E53359" w:rsidRDefault="008B0B08" w:rsidP="00823E4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Klasik</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> :</w:t>
+        <w:t>Klasik :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ibu </w:t>
-[...681 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Ibu jari tangan kiri akan memegang pertengahan leher gitar, posisi ini sangat menguntungkan untuk sang pemain klasik dalam menjangkau beberapa kunci gitar yang memerlukan bentangan jari karena dengan ibu jari di tempatkan di tengah leher gitar. Cara memegang seperti ini di anggap </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>cara</w:t>
-[...127 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>cara memegang gitar yang benar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oleh kebanyakan guru gitar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C5F6DDF" w14:textId="3B43EAAE" w:rsidR="008B0B08" w:rsidRPr="00E53359" w:rsidRDefault="008B0B08" w:rsidP="00823E4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Casual :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ibu </w:t>
-[...981 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Ibu jari memegang lebih ke atas leher gitar, posisi ini juga tidak kalah banyak yang menggukanakan terutama oleh para pemain blus dan rock n roll. Posisi ini lebih menguntungkan buat teknik bending dari pada posisi klasik. Hal ini di terangkan langsung oleh Joe Satriani bila ingin bisa bending sampai 1 1/2 nada dan untuk melakukan vibrasi maksimal. Cara casual juga lebih terlihat nyaman bila di mainkan dalam posisi berdiri dan terlihat lebih modis namun juga di katakan </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>cara</w:t>
-[...81 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>cara yang salah</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bagi beberapa guru gitar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E529E4E" w14:textId="77777777" w:rsidR="008B0B08" w:rsidRPr="00E53359" w:rsidRDefault="008B0B08" w:rsidP="008B0B08">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...137 lines deleted...]
-        <w:t xml:space="preserve"> casual </w:t>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sebelah kiri gaya klasik dan sebelah kanan gaya casual </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="628FD9C5" w14:textId="77777777" w:rsidR="008B0B08" w:rsidRPr="00E53359" w:rsidRDefault="008B0B08" w:rsidP="008B0B08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cara duduk </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> dan casual. </w:t>
+        <w:t xml:space="preserve">Cara duduk klasik dan casual. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "http://1.bp.blogspot.com/--o_dnlkTOLc/UDdRw1UTAuI/AAAAAAAAAtg/A1NRR9oTrMM/s1600/81Sikap-Duduk-Klasik-Bermain-Gitar.jpg" \t "_blank" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A246B0" w14:textId="6ECFADAC" w:rsidR="008B0B08" w:rsidRPr="00E53359" w:rsidRDefault="008B0B08" w:rsidP="008B0B08">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -4924,791 +535,126 @@
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="437EABE6" w14:textId="77777777" w:rsidR="008B0B08" w:rsidRPr="00E53359" w:rsidRDefault="008B0B08" w:rsidP="008B0B08">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>posisi</w:t>
-[...73 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>posisi klasik bermain gitar</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6D9567D9" w14:textId="77777777" w:rsidR="008B0B08" w:rsidRPr="00E53359" w:rsidRDefault="008B0B08" w:rsidP="008B0B08">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Duduk </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Duduk gaya klasik </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17BDF31C" w14:textId="77777777" w:rsidR="008B0B08" w:rsidRPr="00E53359" w:rsidRDefault="008B0B08" w:rsidP="008B0B08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Klasik</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> :</w:t>
+        <w:t>Klasik :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...539 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Posisi duduk seperti ini adalah dengan menempatkan body gitar di atas paha kiri dan posisi gitar miring beberapa derajat, biasanya kaki kiri di beri dudukan biar kaki kiri agak terangkat lebih ke atas dari kaki kanannya.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D2435A3" w14:textId="2626AF7B" w:rsidR="008B0B08" w:rsidRPr="00E53359" w:rsidRDefault="008B0B08" w:rsidP="008B0B08">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0097777C" wp14:editId="62B45AD0">
             <wp:extent cx="1477926" cy="2243455"/>
             <wp:effectExtent l="0" t="0" r="8255" b="4445"/>
@@ -5747,596 +693,114 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="212A9E76" w14:textId="77777777" w:rsidR="008B0B08" w:rsidRPr="00E53359" w:rsidRDefault="008B0B08" w:rsidP="008B0B08">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...49 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gaya casual bermain gitar</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7B0DCC3C" w14:textId="77777777" w:rsidR="008B0B08" w:rsidRPr="00E53359" w:rsidRDefault="008B0B08" w:rsidP="008B0B08">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Duduk </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> casual </w:t>
+        <w:t xml:space="preserve">Duduk gaya casual </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B6122EA" w14:textId="77777777" w:rsidR="008B0B08" w:rsidRPr="00E53359" w:rsidRDefault="008B0B08" w:rsidP="008B0B08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Casual :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...419 lines deleted...]
-        <w:t xml:space="preserve"> Paul Gilbert dan Andy James.</w:t>
+        <w:t xml:space="preserve"> Kebalikan dari klasik, posisi ini adalah dengan cara menempatkan body gitar di atas paha kanan. Cara seperti ini sangat familiar dan sering di gunakan para pemula bahkan para shreder sekelas Paul Gilbert dan Andy James.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54D006EC" w14:textId="77777777" w:rsidR="00813E1E" w:rsidRDefault="00813E1E" w:rsidP="00E53359">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48153B46" w14:textId="77777777" w:rsidR="00813E1E" w:rsidRDefault="00813E1E" w:rsidP="00E53359">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5152BE30" w14:textId="4BA65B9C" w:rsidR="008B0B08" w:rsidRPr="00E53359" w:rsidRDefault="006F0AE6" w:rsidP="00E53359">
@@ -6358,399 +822,99 @@
         </w:rPr>
         <w:t>LESSON 2 HOW TO TUNE YOUR GUITAR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29FCF040" w14:textId="2FA397A7" w:rsidR="006F0AE6" w:rsidRPr="00E53359" w:rsidRDefault="009C1920" w:rsidP="009C1920">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bisa </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> tuner</w:t>
+        <w:t>Bisa menggunakan keyboard, bisa menggunakan tuner</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31FDB12B" w14:textId="08A15D69" w:rsidR="009C1920" w:rsidRPr="00E53359" w:rsidRDefault="009C1920" w:rsidP="009C1920">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tuner </w:t>
-[...159 lines deleted...]
-        <w:t xml:space="preserve"> juga di android</w:t>
+        <w:t>Tuner sekarang macam-macam, ada yang khusus tuner, ada di efek gitar, ada juga di android</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="318943B6" w14:textId="4209E31E" w:rsidR="009C1920" w:rsidRPr="00E53359" w:rsidRDefault="009C1920" w:rsidP="009C1920">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jika </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> SOUNDCORSET TUNER</w:t>
+        <w:t>Jika menggunakan android, download di playstore aplikasi bernama SOUNDCORSET TUNER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="105ABBF6" w14:textId="72D43735" w:rsidR="005F74EC" w:rsidRPr="00E53359" w:rsidRDefault="005F74EC" w:rsidP="005F74EC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5256E7A9" wp14:editId="5B5F790A">
             <wp:extent cx="3040912" cy="1424305"/>
             <wp:effectExtent l="0" t="0" r="7620" b="4445"/>
             <wp:docPr id="5" name="Picture 5"/>
@@ -6832,1109 +996,58 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813E1E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LESSON 3 THE MAJOR SCALE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E1920E" w14:textId="77777777" w:rsidR="005F74EC" w:rsidRPr="00E53359" w:rsidRDefault="005F74EC" w:rsidP="00E53359">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...1057 lines deleted...]
-        <w:t xml:space="preserve">.   </w:t>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pastinya sudah bnyk yg tau &amp; mengerti apa itu Major Scale. Namun bagi yg belum faham, ringkasnya secara bahasa Major Scale itu kalau 'di indonesiakan' artinya Tangga Nada Major. Major disini berarti scale yg 'utama'. layaknya fondasi dalam bangunan, Major Scale adalah fondasi dlm bermusik, ini sangat penting untuk dipelajari karna dia nanti bkl jadi patokan untuk menentukan formula atau rumus untuk Scale2 yg lain, triad, arpeggio, dan materi lain2 dlm musik berakar dari Major Scale ini.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CACEE8A" w14:textId="77777777" w:rsidR="005F74EC" w:rsidRPr="00E53359" w:rsidRDefault="005F74EC" w:rsidP="005F74EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2147FA9A" w14:textId="676B21FC" w:rsidR="005F74EC" w:rsidRPr="00E53359" w:rsidRDefault="005F74EC" w:rsidP="005F74EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -8015,987 +1128,107 @@
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ok </w:t>
-[...499 lines deleted...]
-        <w:t xml:space="preserve"> 1 </w:t>
+        <w:t xml:space="preserve">Ok ini dia Major Scale, do-re-mi-fa-sol-la-si-do' dimana ada 7 nada yg sangat familiar di kuping kita. Dengan notasi angka berarti 1-2-3-4-5-6-7-1'. kita mulai dengan C Major Scale. C Major Scale berarti C-D-E-F-G-A-B-C. kita lihat dlm tuts piano jarak nada per nadanya, ada yg jarak nadanya 1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(whole)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...159 lines deleted...]
-        <w:t xml:space="preserve"> nada </w:t>
+        <w:t xml:space="preserve"> contoh; jarak nada C ke D, G ke A. dan ada yg jaraknya setengah nada </w:t>
       </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(half)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...199 lines deleted...]
-        <w:t>; 1-1</w:t>
+        <w:t xml:space="preserve"> seperti E ke F, dan B ke C. sehingga nanti di dapat rumus urutan jarak nadanya; 1-1</w:t>
       </w:r>
       <w:r w:rsidR="001C0352">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">1/2-1-1-1-1/2 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> w-w-h-w-w-w-h.</w:t>
+        <w:t>1/2-1-1-1-1/2 atau w-w-h-w-w-w-h.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15422D4D" w14:textId="660B90BD" w:rsidR="005F74EC" w:rsidRDefault="005F74EC" w:rsidP="005F74EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3259AA28" wp14:editId="25EC5E9D">
             <wp:extent cx="2891790" cy="308610"/>
@@ -9455,579 +1688,403 @@
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidR="006A67F8" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>C</w:t>
+        <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidR="006A67F8" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-        <w:t>C</w:t>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidR="006A67F8" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-        <w:t>C</w:t>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidR="006A67F8" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, F</w:t>
       </w:r>
       <w:r w:rsidR="006A67F8" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>F</w:t>
+        <w:t xml:space="preserve"> F</w:t>
       </w:r>
       <w:r w:rsidR="006A67F8" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-        <w:t>F</w:t>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> F</w:t>
       </w:r>
       <w:r w:rsidR="006A67F8" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-        <w:t>F</w:t>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> F</w:t>
       </w:r>
       <w:r w:rsidR="006A67F8" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, C</w:t>
       </w:r>
       <w:r w:rsidR="006A67F8" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>C</w:t>
+        <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidR="006A67F8" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-        <w:t>C</w:t>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidR="006A67F8" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-        <w:t>C</w:t>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidR="006A67F8" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, G</w:t>
       </w:r>
       <w:r w:rsidR="006A67F8" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>G</w:t>
+        <w:t xml:space="preserve"> G</w:t>
       </w:r>
       <w:r w:rsidR="006A67F8" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-        <w:t>G</w:t>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> G</w:t>
       </w:r>
       <w:r w:rsidR="006A67F8" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-        <w:t>G</w:t>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> G</w:t>
       </w:r>
       <w:r w:rsidR="006A67F8" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, C</w:t>
       </w:r>
       <w:r w:rsidR="006A67F8" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>C</w:t>
+        <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidR="006A67F8" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-        <w:t>C</w:t>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidR="006A67F8" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-        <w:t>C</w:t>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidR="006A67F8" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-        <w:t>C</w:t>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidR="006A67F8" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7993B138" w14:textId="77777777" w:rsidR="00813E1E" w:rsidRDefault="00813E1E" w:rsidP="00813E1E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B25E7D5" w14:textId="77777777" w:rsidR="00813E1E" w:rsidRDefault="00813E1E" w:rsidP="00813E1E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="354B6481" w14:textId="77777777" w:rsidR="00813E1E" w:rsidRDefault="00813E1E" w:rsidP="00813E1E">
       <w:pPr>
@@ -10215,186 +2272,72 @@
     </w:p>
     <w:p w14:paraId="4B67FCE6" w14:textId="46E1D388" w:rsidR="006A67F8" w:rsidRPr="00E53359" w:rsidRDefault="006A67F8" w:rsidP="006A67F8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>1w 2 h 3 w 4 w 5w 6 h 7 w 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F5DDA78" w14:textId="77777777" w:rsidR="006A67F8" w:rsidRPr="00E53359" w:rsidRDefault="006A67F8" w:rsidP="006A67F8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t>skala</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E53359">
+        <w:t>skala ini cenderung memiliki nada yang gelap, suram, sedih.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E932267" w14:textId="77777777" w:rsidR="006A67F8" w:rsidRPr="00E53359" w:rsidRDefault="006A67F8" w:rsidP="006A67F8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t>ini</w:t>
-[...112 lines deleted...]
-        <w:t xml:space="preserve"> Skala C minor: C-D-E(flat)-F-G-A(flat)-B(flat)-C</w:t>
+        <w:t>Contoh Skala C minor: C-D-E(flat)-F-G-A(flat)-B(flat)-C</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D9BD083" w14:textId="3665943E" w:rsidR="006A67F8" w:rsidRPr="00E53359" w:rsidRDefault="006A67F8" w:rsidP="006A67F8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F2361B4" wp14:editId="6D70EF90">
             <wp:extent cx="5210872" cy="1956391"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="7" name="Picture 7" descr="Mjor and Minor Scale">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId16"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
@@ -10609,383 +2552,52 @@
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Play this chord</w:t>
       </w:r>
       <w:r w:rsidR="00913227" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="008519AA" w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Am </w:t>
-[...331 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Am Am Am Am, Em Em Em Em, FM FM FM FM, GM GM GM GM, Am Am Am Am Am</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="32273EFA" w14:textId="77777777" w:rsidR="00813E1E" w:rsidRDefault="00813E1E" w:rsidP="00E53359">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59791AC7" w14:textId="45ADA888" w:rsidR="007F1F8C" w:rsidRPr="00E53359" w:rsidRDefault="007F1F8C" w:rsidP="00E53359">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -11154,660 +2766,98 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E27F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>LESSON 8 INTRODUCTION TO POWER CHORDS AND PALM MUTING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B9236C" w14:textId="2B7A263A" w:rsidR="00AB1F31" w:rsidRPr="00E53359" w:rsidRDefault="00AB1F31" w:rsidP="00E53359">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...497 lines deleted...]
-        <w:t xml:space="preserve"> C G C’.</w:t>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mengapa dikatakan sebagai power chord? Karena suara dari chord ini lebih tegas dibandingkan dengan mayor dan tenor. Ketegasan dalam chord ini terdapat dari penggunaan oktav di dalamnya. Jadi chord ini hanya terdiri dari 1 5 1’, jika dalam C berarti C G C’.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0819517F" w14:textId="56C2ADB5" w:rsidR="008F2F31" w:rsidRPr="00E53359" w:rsidRDefault="008F2F31" w:rsidP="00EC1D0E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...77 lines deleted...]
-        <w:t xml:space="preserve"> rock, pop.</w:t>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Biasanya digunakan dalam lagu rock, pop.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03528EF6" w14:textId="7268E34D" w:rsidR="00AB1F31" w:rsidRPr="00E53359" w:rsidRDefault="00AB1F31" w:rsidP="00EC1D0E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45EEAEC3" wp14:editId="26AD9D7E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45EEAEC3" wp14:editId="52CF9454">
             <wp:extent cx="5943600" cy="3338830"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="11" name="Picture 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 13"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -11950,2017 +3000,722 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005774AE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>LESSON 9 OVERVIEW OF THE PENTATONIC SCALE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E6B846" w14:textId="77777777" w:rsidR="00241B01" w:rsidRPr="00E53359" w:rsidRDefault="00241B01" w:rsidP="005774AE">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Pentatonik</w:t>
-[...164 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Pentatonik scale adalah salah satu scale yang sangat umum digunakan bahkan menjadi salah satu </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00E53359">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">scale yang </w:t>
+          <w:t>scale yang wajib dipelajari</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...35 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...87 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> jika ingin belajar melodi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58382ED1" w14:textId="77777777" w:rsidR="00241B01" w:rsidRPr="00E53359" w:rsidRDefault="00241B01" w:rsidP="005774AE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E68FC83" w14:textId="77777777" w:rsidR="00241B01" w:rsidRPr="00E53359" w:rsidRDefault="00241B01" w:rsidP="005774AE">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Pentatonik</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E53359">
+        <w:t>Pentatonik sendiri bisa dimainkan pada genre mana pun walaupun lebih dominan digunakan para gitaris blues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAC1FB5" w14:textId="77777777" w:rsidR="00241B01" w:rsidRPr="00E53359" w:rsidRDefault="00241B01" w:rsidP="00241B01">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E53359">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C957CB0" w14:textId="15251043" w:rsidR="00241B01" w:rsidRPr="00E53359" w:rsidRDefault="00241B01" w:rsidP="00241B01">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>sendiri</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...275 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Scale pentatonik sendiri terdiri dari lima nada, (</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>penta</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>penta berarti lima</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B608543" w14:textId="49ED869F" w:rsidR="00241B01" w:rsidRPr="00E53359" w:rsidRDefault="00241B01" w:rsidP="00241B01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Untuk memudahkan belajar di sini saya mengambil pentatonik A minor sebagai dasar kita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517896F0" w14:textId="38526904" w:rsidR="00241B01" w:rsidRPr="00E53359" w:rsidRDefault="00241B01" w:rsidP="00241B01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lalu apa saja nada-nada yang dimainkan jika menggunakan root </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A ?</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2460C407" w14:textId="4C937D78" w:rsidR="00241B01" w:rsidRPr="00E53359" w:rsidRDefault="00241B01" w:rsidP="00241B01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jawabannya :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>A C D E G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atau jika dibuat rumus </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>berarti</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>1 b3 4 5 b7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5689740D" w14:textId="57243AD4" w:rsidR="00241B01" w:rsidRPr="00E53359" w:rsidRDefault="00241B01" w:rsidP="00241B01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rumus ini berguna untuk kita bila ingin memainkan dengan nada dasar (root) yang lain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1982FFB0" w14:textId="4DA369E7" w:rsidR="00241B01" w:rsidRPr="00E53359" w:rsidRDefault="00241B01" w:rsidP="00241B01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dari masing-masing nada tadi (A C D E G) kita bisa kembangkan sendiri menjadi scale baru</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4482CF13" w14:textId="790CA2D3" w:rsidR="00241B01" w:rsidRPr="00E53359" w:rsidRDefault="00241B01" w:rsidP="00241B01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lima</w:t>
-[...371 lines deleted...]
-        <w:t xml:space="preserve"> root </w:t>
+        <w:t xml:space="preserve">A C D E G </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E53359">
-[...54 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>A C D E G</w:t>
+        <w:t xml:space="preserve">( </w:t>
       </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Pattern</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>atau</w:t>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1 b3 4 5 b7</w:t>
-[...417 lines deleted...]
-      </w:pPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A C D E G </w:t>
+        <w:br/>
+        <w:t xml:space="preserve">C D E G A </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">( </w:t>
       </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pattern</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1 </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="152C208A" w14:textId="74CF75EE" w:rsidR="00241B01" w:rsidRPr="00E53359" w:rsidRDefault="00241B01" w:rsidP="00241B01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br/>
-[...11 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">D E G A C </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> Pattern</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3 </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">D E G A C </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0067F2E5" w14:textId="55EC2046" w:rsidR="00241B01" w:rsidRPr="00E53359" w:rsidRDefault="00241B01" w:rsidP="00241B01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...21 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">E G A C D </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">( </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Pattern</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4 </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">E G A C D </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2EDDFC4E" w14:textId="77777777" w:rsidR="00241B01" w:rsidRPr="00E53359" w:rsidRDefault="00241B01" w:rsidP="00241B01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">( </w:t>
-[...21 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">G A C D E </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">( </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Pattern</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E53359">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2D3034"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5 </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">G A C D E </w:t>
-[...21 lines deleted...]
-        <w:t>Pattern</w:t>
+        <w:t>)</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E53359">
-[...19 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5119F67C" w14:textId="408F4C32" w:rsidR="00160339" w:rsidRPr="00E53359" w:rsidRDefault="00241B01" w:rsidP="00EC1D0E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EXAM :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="546AE5FE" w14:textId="23F1B6C7" w:rsidR="00241B01" w:rsidRDefault="00241B01" w:rsidP="00EC1D0E">
       <w:pPr>
         <w:rPr>
@@ -13994,523 +3749,52 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CHORD YANG DI </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MAINKAN :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E53359">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A </w:t>
-[...471 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> A A A A, A A A A, D D D D, D D D D, A A A A, A A A A, E E E E, E E E E</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="20023BB8" w14:textId="7B008DE7" w:rsidR="00894202" w:rsidRPr="00536974" w:rsidRDefault="006E27F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="2D3034"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4966295C" wp14:editId="6F4D89D5">
             <wp:extent cx="5356860" cy="2233930"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="13" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
@@ -14548,84 +3832,84 @@
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00894202" w:rsidRPr="00536974" w:rsidSect="00091FF4">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B8C2736"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE5CB02C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -14877,177 +4161,179 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="986396270">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="3944945">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2055040517">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="IMNOHACKER">
     <w15:presenceInfo w15:providerId="None" w15:userId="IMNOHACKER"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:trackRevisions/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="77"/>
+  <w:proofState w:grammar="clean"/>
+  <w:revisionView w:markup="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B0B08"/>
     <w:rsid w:val="00091FF4"/>
     <w:rsid w:val="000F6705"/>
     <w:rsid w:val="00160339"/>
     <w:rsid w:val="001B0F94"/>
     <w:rsid w:val="001B68C2"/>
     <w:rsid w:val="001C0352"/>
     <w:rsid w:val="00241B01"/>
     <w:rsid w:val="00285A80"/>
     <w:rsid w:val="002D72E5"/>
+    <w:rsid w:val="003C6EF9"/>
     <w:rsid w:val="003E0964"/>
     <w:rsid w:val="004276A7"/>
     <w:rsid w:val="00437614"/>
     <w:rsid w:val="004A5599"/>
     <w:rsid w:val="00536974"/>
     <w:rsid w:val="005774AE"/>
     <w:rsid w:val="00580FA5"/>
     <w:rsid w:val="005A49C2"/>
     <w:rsid w:val="005F74EC"/>
     <w:rsid w:val="00665228"/>
     <w:rsid w:val="006A67F8"/>
     <w:rsid w:val="006E27F6"/>
     <w:rsid w:val="006F0AE6"/>
     <w:rsid w:val="007510C6"/>
     <w:rsid w:val="00782BFE"/>
     <w:rsid w:val="007E3183"/>
     <w:rsid w:val="007F1F8C"/>
     <w:rsid w:val="008000CC"/>
     <w:rsid w:val="00801176"/>
     <w:rsid w:val="00813E1E"/>
     <w:rsid w:val="00823E4E"/>
     <w:rsid w:val="008519AA"/>
     <w:rsid w:val="00894202"/>
     <w:rsid w:val="008B0B08"/>
     <w:rsid w:val="008F2F31"/>
     <w:rsid w:val="00913227"/>
     <w:rsid w:val="00952FB7"/>
     <w:rsid w:val="009915DD"/>
     <w:rsid w:val="009C1920"/>
     <w:rsid w:val="009E2793"/>
     <w:rsid w:val="00A23995"/>
     <w:rsid w:val="00A82737"/>
     <w:rsid w:val="00AB1F31"/>
     <w:rsid w:val="00B4575F"/>
     <w:rsid w:val="00B675E3"/>
     <w:rsid w:val="00B83195"/>
     <w:rsid w:val="00B974A5"/>
     <w:rsid w:val="00BC525E"/>
     <w:rsid w:val="00C3404C"/>
     <w:rsid w:val="00C879D2"/>
     <w:rsid w:val="00CE1764"/>
     <w:rsid w:val="00D903B9"/>
     <w:rsid w:val="00DC4C2A"/>
     <w:rsid w:val="00E4745E"/>
     <w:rsid w:val="00E51B8F"/>
     <w:rsid w:val="00E53359"/>
+    <w:rsid w:val="00EB1E90"/>
     <w:rsid w:val="00EC121E"/>
     <w:rsid w:val="00EC1D0E"/>
     <w:rsid w:val="00FF0BB2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="08817F5B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9D2D22DF-A0C3-48E9-B7FF-6C7718B4BBD4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15677,55 +4963,65 @@
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00813E1E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00813E1E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C6EF9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="152797142">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="317996296">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>